--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -12,86 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>tipo_de_declaracion</t>
   </si>
   <si>
     <t>legislatura</t>
   </si>
   <si>
     <t>documento</t>
   </si>
   <si>
     <t>declarante_aso</t>
   </si>
   <si>
     <t>IRPF</t>
   </si>
   <si>
     <t>2023-2027</t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve">Óscar Lalanne Martínez de la Casa </t>
   </si>
   <si>
     <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1761812714Ruth Renta 2024_censurado.pdf</t>
   </si>
   <si>
     <t>Ruth Poderoso Serrano</t>
   </si>
   <si>
     <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1761812713Roberto Renta 2024_censurado.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Roberto Caballero Rodríguez </t>
   </si>
   <si>
     <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1761812713Sara Renta 2024_censurado.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sara Fernández Pérez </t>
   </si>
   <si>
     <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1761812713Marisa Renta 2024_censurado.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">María Luisa de Paz Gómez </t>
   </si>
@@ -117,102 +105,111 @@
     <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1762522715Charo Renta 2024_censurado.pdf</t>
   </si>
   <si>
     <t>Rosario Pérez García</t>
   </si>
   <si>
     <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1762956138Milagros Renta 2024_censurado.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">María Milagros del Pino Suela </t>
   </si>
   <si>
     <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1763024744Ana Renta 2024_censurado.pdf</t>
   </si>
   <si>
     <t>Ana María Millán Pleite</t>
   </si>
   <si>
     <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1764155195Mayte Renta 2024_censurado.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">María Teresa González
 </t>
   </si>
   <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1761812714Oscar Renta 2024_censurado.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Óscar Lalanne Martínez de la Casa </t>
+  </si>
+  <si>
     <t>Bienes y Actividades (inicial)</t>
   </si>
   <si>
-    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1761553100Sara Declaración de bienes_censurado.pdf</t>
-[...26 lines deleted...]
-    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1761553100Guillermo Declaración de bienes_censurado.pdf</t>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773325959Marisa Declaración de bienes_censurado.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773325959Alberto Cuenca Declaración de bienes_censurado.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773325960Charo Declaración de bienes_censurado.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773325959Mayte Declaración de bienes_censurado.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773325957Óscar Declaración de bienes_censurado.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773325959Roberto Declaración de bienes_censurado.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773325959Ruth Declaración de bienes_censurado.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773325959Sara Declaración de bienes_censurado.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773325959Héctor Declaración de bienes_censurado.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Héctor Andrés Barreto Basgall </t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773325959Milagros Declaración de bienes_censurado.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773325959Guillermo Declaración de bienes_censurado.pdf</t>
   </si>
   <si>
     <t>Guillermo Blázquez Domínguez</t>
   </si>
   <si>
-    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1761553100Charo Declaración de bienes_censurado.pdf</t>
-[...5 lines deleted...]
-    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1761553098Álvaro Declaración de bienes_censurado.pdf</t>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773325960Aitana Declaración de Bienes_censurado.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773325957Álvaro Declaración de bienes_censurado.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Álvaro Berrocosa Pérez </t>
   </si>
   <si>
-    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1761553100Alberto Rivas Declaración de bienes_censurado.pdf</t>
-[...2 lines deleted...]
-    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1761553099Alberto Cuenca Declaración de bienes_censurado.pdf</t>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773325959Alberto Rivas Declaración de bienes_censurado.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773670867Dani Declaración de Bienes_censurado.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -605,586 +602,586 @@
         <v>5</v>
       </c>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="B2">
         <v>2024</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="1">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="B3">
         <v>2024</v>
       </c>
       <c r="C3" t="s">
         <v>6</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="1">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="B4">
         <v>2024</v>
       </c>
       <c r="C4" t="s">
         <v>6</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="B5">
         <v>2024</v>
       </c>
       <c r="C5" t="s">
         <v>6</v>
       </c>
       <c r="D5" t="s">
         <v>7</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="B6">
         <v>2024</v>
       </c>
       <c r="C6" t="s">
         <v>6</v>
       </c>
       <c r="D6" t="s">
         <v>7</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="B7">
         <v>2024</v>
       </c>
       <c r="C7" t="s">
         <v>6</v>
       </c>
       <c r="D7" t="s">
         <v>7</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="B8">
         <v>2024</v>
       </c>
       <c r="C8" t="s">
         <v>6</v>
       </c>
       <c r="D8" t="s">
         <v>7</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="B9">
         <v>2024</v>
       </c>
       <c r="C9" t="s">
         <v>6</v>
       </c>
       <c r="D9" t="s">
         <v>7</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="B10">
         <v>2024</v>
       </c>
       <c r="C10" t="s">
         <v>6</v>
       </c>
       <c r="D10" t="s">
         <v>7</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="B11">
         <v>2024</v>
       </c>
       <c r="C11" t="s">
         <v>6</v>
       </c>
       <c r="D11" t="s">
         <v>7</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="B12">
         <v>2024</v>
       </c>
       <c r="C12" t="s">
         <v>6</v>
       </c>
       <c r="D12" t="s">
         <v>7</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1">
-        <v>1069</v>
+        <v>1106</v>
       </c>
       <c r="B13">
         <v>2024</v>
       </c>
       <c r="C13" t="s">
         <v>6</v>
       </c>
       <c r="D13" t="s">
         <v>7</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1">
-        <v>1070</v>
+        <v>1092</v>
       </c>
       <c r="B14">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C14" t="s">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
         <v>7</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F14" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1">
-        <v>993</v>
+        <v>1093</v>
       </c>
       <c r="B15">
         <v>2023</v>
       </c>
       <c r="C15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" t="s">
+        <v>7</v>
+      </c>
+      <c r="E15" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="1">
-        <v>994</v>
+        <v>1094</v>
       </c>
       <c r="B16">
         <v>2023</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
         <v>7</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="1">
-        <v>995</v>
+        <v>1095</v>
       </c>
       <c r="B17">
         <v>2023</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
         <v>7</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1">
-        <v>996</v>
+        <v>1096</v>
       </c>
       <c r="B18">
         <v>2023</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
         <v>7</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F18" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="1">
-        <v>997</v>
+        <v>1097</v>
       </c>
       <c r="B19">
         <v>2023</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
         <v>7</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="1">
-        <v>998</v>
+        <v>1098</v>
       </c>
       <c r="B20">
         <v>2023</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
         <v>7</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="1">
-        <v>999</v>
+        <v>1099</v>
       </c>
       <c r="B21">
         <v>2023</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>7</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F21" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="1">
-        <v>1000</v>
+        <v>1100</v>
       </c>
       <c r="B22">
         <v>2023</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D22" t="s">
         <v>7</v>
       </c>
       <c r="E22" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F22" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="1">
-        <v>1001</v>
+        <v>1101</v>
       </c>
       <c r="B23">
         <v>2023</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D23" t="s">
         <v>7</v>
       </c>
       <c r="E23" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F23" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="1">
-        <v>1002</v>
+        <v>1102</v>
       </c>
       <c r="B24">
         <v>2023</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D24" t="s">
         <v>7</v>
       </c>
       <c r="E24" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F24" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="1">
-        <v>1003</v>
+        <v>1103</v>
       </c>
       <c r="B25">
         <v>2023</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D25" t="s">
         <v>7</v>
       </c>
       <c r="E25" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F25" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="1">
-        <v>1004</v>
+        <v>1104</v>
       </c>
       <c r="B26">
         <v>2023</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D26" t="s">
         <v>7</v>
       </c>
       <c r="E26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F26" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="1">
-        <v>1005</v>
+        <v>1105</v>
       </c>
       <c r="B27">
         <v>2023</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D27" t="s">
         <v>7</v>
       </c>
       <c r="E27" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F27" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="1">
-        <v>1006</v>
+        <v>1107</v>
       </c>
       <c r="B28">
         <v>2023</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D28" t="s">
         <v>7</v>
       </c>
       <c r="E28" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">