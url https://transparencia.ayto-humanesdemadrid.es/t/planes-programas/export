--- v0 (2025-11-12)
+++ v1 (2026-04-05)
@@ -12,86 +12,173 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>fecha</t>
   </si>
   <si>
     <t>denominacion</t>
   </si>
   <si>
     <t>objetivos</t>
   </si>
   <si>
     <t>actividades_previstas</t>
   </si>
   <si>
     <t>medios_necesarios</t>
   </si>
   <si>
     <t>estimacion_temporal</t>
   </si>
   <si>
     <t>responsable</t>
   </si>
   <si>
     <t>indicadores_evaluacion</t>
   </si>
   <si>
     <t>grado_cumplimiento</t>
   </si>
   <si>
     <t>documento_pdf_id</t>
   </si>
   <si>
     <t>documento_open_id</t>
+  </si>
+  <si>
+    <t>31-12-2025</t>
+  </si>
+  <si>
+    <t>Plan Corresponsables 2025 – Dinamización de los programas de Ludoteca Municipal, dinamización de centros educativos y participación infantil de la Concejalía de Infancia.</t>
+  </si>
+  <si>
+    <t>Favorecer la conciliación de las familias con hijas e hijos hasta 16 años a su cargo, desde un enfoque de igualdad entre mujeres y hombres, mediante servicios de cuidado y actividades educativas y de ocio dirigidas a la infancia.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Dinamización de los programas de ludoteca municipal.
+Dinamización de centros educativos.
+Actividades de participación infantil organizadas por la Concejalía de Infancia.
+Programas de cuidado y ocio educativo para menores.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Personal especializado en animación sociocultural, ocio y tiempo libre y educación infantil.
+Espacios públicos municipales para el desarrollo de actividades.
+Material educativo y de dinamización.
+Recursos organizativos y técnicos de la Concejalía de Infancia.
+</t>
+  </si>
+  <si>
+    <t>Desarrollo de las actuaciones entre junio y diciembre de 2025.
+ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Número de plazas ofertadas: 405.
+Número de plazas solicitadas: 353.
+Número total de menores beneficiarios/as: 353.
+Participación en programas de ludoteca y actividades educativas.
+</t>
+  </si>
+  <si>
+    <t>Actuación ejecutada conforme a lo previsto en el Plan Corresponsables 2025, alcanzando los objetivos de conciliación familiar y participación infantil establecidos.</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1772611569Plan de Corresponsables.pdf</t>
+  </si>
+  <si>
+    <t>31-12-2024</t>
+  </si>
+  <si>
+    <t>Plan Estratégico Municipal (2024-2027)</t>
+  </si>
+  <si>
+    <t>Desarrollar un modelo de ciudad sostenible, innovador y orientado al bienestar, mejorando la calidad de vida de los ciudadanos y promoviendo el desarrollo económico y social.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Desarrollo del PGOU
+Mejora de red viaria y accesibilidad
+Construcción de infraestructuras (culturales, deportivas y ambientales)
+Programas de empleo y formación
+Digitalización administrativa
+Reforestación y gestión de residuos
+Refuerzo de seguridad ciudadana
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Recursos económicos (fondos municipales y regionales – PIR)
+Recursos humanos técnicos y administrativos
+Infraestructuras y equipamientos públicos
+Herramientas tecnológicas
+</t>
+  </si>
+  <si>
+    <t>2024-2027</t>
+  </si>
+  <si>
+    <t>Ayuntamiento de Humanes de Madrid
+ </t>
+  </si>
+  <si>
+    <t>En evaluación durante la ejecución del plan</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773826653Plan Estratégico Municipal (1).pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1773826652PLAN ESTRATÉGICO MUNICIPAL (1).docx</t>
   </si>
   <si>
     <t>18-06-2024</t>
   </si>
   <si>
     <t>Acuerdo de Gobierno PP y Vecinos por Humanes de Madrid</t>
   </si>
   <si>
     <t>Acuerdo Programático para la Estabilidad de Humanes de Madrid</t>
   </si>
   <si>
     <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1752837319Acuerdo de Gobierno PP-VHM.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -438,70 +525,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z2"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64" bestFit="true" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="21" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="201" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="271" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="95" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="109" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="74" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="39" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="76" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="194" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="126" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="127" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
@@ -514,63 +601,133 @@
         <v>9</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1">
-        <v>324</v>
+        <v>349</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
+      <c r="E2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J2" t="s">
+        <v>19</v>
+      </c>
       <c r="K2" t="s">
-        <v>15</v>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" s="1">
+        <v>352</v>
+      </c>
+      <c r="B3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G3" t="s">
+        <v>26</v>
+      </c>
+      <c r="H3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" t="s">
+        <v>28</v>
+      </c>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" s="1">
+        <v>324</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">