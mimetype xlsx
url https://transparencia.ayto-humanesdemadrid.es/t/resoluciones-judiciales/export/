--- v0 (2026-08-26)
+++ v1 (2026-10-16)
@@ -12,119 +12,485 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>fecha</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>resolucion</t>
   </si>
   <si>
     <t>juzgado</t>
   </si>
   <si>
     <t>procedimiento</t>
   </si>
   <si>
     <t>documento_pdf_id</t>
   </si>
   <si>
     <t>documento_open_id</t>
   </si>
   <si>
     <t>years</t>
   </si>
   <si>
+    <t>13-07-2026</t>
+  </si>
+  <si>
+    <t>Sentencia nº 593/2026, de 13 de julio de 2026</t>
+  </si>
+  <si>
+    <t>593/2026</t>
+  </si>
+  <si>
+    <t>Tribunal Superior de Justicia de Madrid. Sala de lo Contencioso-Administrativo, Sección Segunda</t>
+  </si>
+  <si>
+    <t>Recurso de Apelación 881/2026</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790254260SENTENCIA 593-2026_censurado.pdf</t>
+  </si>
+  <si>
+    <t>18-06-2026</t>
+  </si>
+  <si>
+    <t>Auto nº 212/2026, de 18 de junio de 2026</t>
+  </si>
+  <si>
+    <t>212/2026</t>
+  </si>
+  <si>
+    <t>Sección de lo Contencioso-administrativo del Tribunal de Instancia de Madrid. Plaza nº 14</t>
+  </si>
+  <si>
+    <t>Procedimiento Abreviado 963/2022 AMB 914930290</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790254256AUTO 212-2026.pdf</t>
+  </si>
+  <si>
+    <t>21-04-2026</t>
+  </si>
+  <si>
+    <t>Decreto nº 58/2026, de 21 de abril de 2026</t>
+  </si>
+  <si>
+    <t>58/2026</t>
+  </si>
+  <si>
+    <t>Sección de lo Contencioso-administrativo del Tribunal de Instancia de Madrid. Plaza nº 33</t>
+  </si>
+  <si>
+    <t>Procedimiento Abreviado 68/2026 (Autorización entrada en domicilio)</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790254254DECRETO Nº 58-2026.PDF</t>
+  </si>
+  <si>
+    <t>09-04-2026</t>
+  </si>
+  <si>
+    <t>Sentencia nº 130/2026, de 9 de abril de 2026</t>
+  </si>
+  <si>
+    <t>130/2026</t>
+  </si>
+  <si>
+    <t>Sección de lo Contencioso-administrativo del Tribunal de Instancia de Madrid. Plaza nº 6</t>
+  </si>
+  <si>
+    <t>Procedimiento Abreviado 44/2025</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790254259SENTENCIA 130-2026_censurado.pdf</t>
+  </si>
+  <si>
+    <t>24-03-2026</t>
+  </si>
+  <si>
+    <t>Sentencia nº 103/2026, de 24 de marzo de 2026</t>
+  </si>
+  <si>
+    <t>103/2026</t>
+  </si>
+  <si>
+    <t>Sección de lo Contencioso-administrativo del Tribunal de Instancia de Madrid. Plaza nº 12</t>
+  </si>
+  <si>
+    <t>Procedimiento Abreviado 392/2024 T/PA 2-8 PO2</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790254254SENTENCIA Nº 103-2026.PDF</t>
+  </si>
+  <si>
+    <t>14-03-2026</t>
+  </si>
+  <si>
+    <t>Sentencia nº 78/2025, de 14 de marzo de 2025</t>
+  </si>
+  <si>
+    <t>78/2025</t>
+  </si>
+  <si>
+    <t>Juzgado de lo Contencioso-Administrativo nº 11 de Madrid</t>
+  </si>
+  <si>
+    <t>Procedimiento Abreviado 434/2024, Grupo 4</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790252897SENTENCIA 78-2025.pdf</t>
+  </si>
+  <si>
+    <t>10-03-2026</t>
+  </si>
+  <si>
+    <t>Sentencia nº 106/2026, de 10 de marzo de 2026</t>
+  </si>
+  <si>
+    <t>106/2026</t>
+  </si>
+  <si>
+    <t>Sección de lo Contencioso-administrativo del Tribunal de Instancia de Madrid. Plaza nº 20</t>
+  </si>
+  <si>
+    <t>Procedimiento Abreviado 546/2024</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790254261SENTENCIA 106-2026_censurado.pdf</t>
+  </si>
+  <si>
+    <t>13-01-2026</t>
+  </si>
+  <si>
+    <t>Auto nº 19/2026, de 13 de enero de 2026</t>
+  </si>
+  <si>
+    <t>19/2026</t>
+  </si>
+  <si>
+    <t>Procedimiento Abreviado 558/2024 - C</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790254254AUTO 19-2026.PDF</t>
+  </si>
+  <si>
+    <t>12-01-2026</t>
+  </si>
+  <si>
+    <t>Sentencia nº 3/2026, de 12 de enero de 2026</t>
+  </si>
+  <si>
+    <t>3/2026</t>
+  </si>
+  <si>
+    <t>Sección de lo Contencioso-administrativo del Tribunal de Instancia de Madrid. Plaza nº 29</t>
+  </si>
+  <si>
+    <t>Procedimiento Abreviado 271/2025 R</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790252899SENTENCIA 3-2026__censurado.pdf</t>
+  </si>
+  <si>
+    <t>09-01-2026</t>
+  </si>
+  <si>
+    <t>Sentencia nº 4/2026, de 9 de enero de 2026</t>
+  </si>
+  <si>
+    <t>4/2026</t>
+  </si>
+  <si>
+    <t>Sección de lo Contencioso-administrativo del Tribunal de Instancia de Madrid. Plaza nº 17</t>
+  </si>
+  <si>
+    <t>Procedimiento Abreviado 152/2024 Z</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790252897SENTENCIA 4-2026__censurado.pdf</t>
+  </si>
+  <si>
+    <t>17-09-2025</t>
+  </si>
+  <si>
+    <t>Sentencia nº 271/2025, de 17 de septiembre de 2025</t>
+  </si>
+  <si>
+    <t>271/2025</t>
+  </si>
+  <si>
+    <t>Procedimiento Abreviado 210/2025, Grupo 4</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790252897SENTENCIA 271-2025.PDF</t>
+  </si>
+  <si>
+    <t>11-09-2025</t>
+  </si>
+  <si>
+    <t>Sentencia nº 291/2025, de 11 de septiembre de 2025</t>
+  </si>
+  <si>
+    <t>291/2025</t>
+  </si>
+  <si>
+    <t>Juzgado de lo Contencioso-Administrativo nº 12 de Madrid</t>
+  </si>
+  <si>
+    <t>Procedimiento Abreviado 620/2023 T/PA 0-4 PO 4</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790252898SENTENCIA 291-2025__censurado.pdf</t>
+  </si>
+  <si>
+    <t>30-06-2025</t>
+  </si>
+  <si>
+    <t>Sentencia nº 106/2025, de 30 de junio de 2025</t>
+  </si>
+  <si>
+    <t>106/2025</t>
+  </si>
+  <si>
+    <t>Juzgado de lo Penal nº 3 de Móstoles</t>
+  </si>
+  <si>
+    <t>Procedimiento Abreviado 56/2023</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790252898SENTENCIA 106-2025.pdf</t>
+  </si>
+  <si>
+    <t>14-05-2025</t>
+  </si>
+  <si>
+    <t>Sentencia nº 174/2025, de 14 de mayo de 2025</t>
+  </si>
+  <si>
+    <t>174/2025</t>
+  </si>
+  <si>
+    <t>Juzgado de lo Contencioso-Administrativo nº 7 de Madrid</t>
+  </si>
+  <si>
+    <t>Procedimiento Abreviado 109/2025</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790252897SENTENCIA 174-2025.pdf</t>
+  </si>
+  <si>
+    <t>09-04-2025</t>
+  </si>
+  <si>
+    <t>Sentencia nº 186/2025, de 9 de abril de 2025</t>
+  </si>
+  <si>
+    <t>186/2025</t>
+  </si>
+  <si>
+    <t>Juzgado de lo Contencioso-Administrativo nº 20 de Madrid</t>
+  </si>
+  <si>
+    <t>Procedimiento Ordinario 429/2024</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790252898SENTENCIA 186-2025__censurado.pdf</t>
+  </si>
+  <si>
+    <t>02-04-2025</t>
+  </si>
+  <si>
+    <t>Sentencia nº 123/2025, de 2 de abril de 2025</t>
+  </si>
+  <si>
+    <t>123/2025</t>
+  </si>
+  <si>
+    <t>Juzgado de lo Contencioso-Administrativo nº 31 de Madrid</t>
+  </si>
+  <si>
+    <t>Procedimiento Abreviado 505/2024</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790252896SENTENCIA 123-2025_censurado.pdf</t>
+  </si>
+  <si>
+    <t>18-03-2025</t>
+  </si>
+  <si>
+    <t>Sentencia nº 91/2025, de 18 de marzo de 2025</t>
+  </si>
+  <si>
+    <t>91/2025</t>
+  </si>
+  <si>
+    <t>Juzgado de lo Contencioso-Administrativo nº 33 de Madrid</t>
+  </si>
+  <si>
+    <t>Procedimiento Abreviado 568/2024</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790252897SENTENCIA 91-2025.PDF</t>
+  </si>
+  <si>
     <t>16-10-2024</t>
   </si>
   <si>
     <t xml:space="preserve">Sentencia Nº496/2024	</t>
   </si>
   <si>
     <t xml:space="preserve"> Tribunal Superior de Justicia de Madrid. Sala de lo Contencioso</t>
   </si>
   <si>
     <t xml:space="preserve"> Recurso de apelación</t>
   </si>
   <si>
     <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1762155010SENTENCIA 496-2024 CENDOJ.pdf</t>
   </si>
   <si>
     <t>30-09-2024</t>
   </si>
   <si>
     <t>Sentencia Nº453/2024</t>
   </si>
   <si>
     <t>Tribunal Superior de Justicia de Madrid. Sala de lo Contencioso</t>
   </si>
   <si>
     <t>Recurso de apelación</t>
   </si>
   <si>
     <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1762155010SENTENCIA 453-2024 CENDOJ.pdf</t>
   </si>
   <si>
+    <t>Sentencia nº 305/2024, de 30 de septiembre de 2024</t>
+  </si>
+  <si>
+    <t>305/2024</t>
+  </si>
+  <si>
+    <t>Juzgado de lo Contencioso-Administrativo nº 24 de Madrid</t>
+  </si>
+  <si>
+    <t>Procedimiento Abreviado 428/2023</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790252897SENTENCIA 305-2024_censurado.pdf</t>
+  </si>
+  <si>
+    <t>26-09-2024</t>
+  </si>
+  <si>
+    <t>Sentencia nº 370/2024, de 26 de septiembre de 2024</t>
+  </si>
+  <si>
+    <t>370/2024</t>
+  </si>
+  <si>
+    <t>Juzgado de lo Contencioso-Administrativo nº 10 de Madrid</t>
+  </si>
+  <si>
+    <t>Procedimiento Ordinario 298/2021, ord 1</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790252899SENTENCIA 370-2024.pdf</t>
+  </si>
+  <si>
+    <t>25-06-2024</t>
+  </si>
+  <si>
+    <t>Sentencia nº 166/2024, de 25 de junio de 2024</t>
+  </si>
+  <si>
+    <t>166/2024</t>
+  </si>
+  <si>
+    <t>Juzgado de lo Contencioso-Administrativo nº 1 de Madrid</t>
+  </si>
+  <si>
+    <t>Procedimiento Ordinario 515/2023</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790252897SENTENCIA 166-2024.pdf</t>
+  </si>
+  <si>
     <t>29-01-2024</t>
   </si>
   <si>
     <t>Sentencia Nº62/2024</t>
   </si>
   <si>
     <t>Recurso de apelación. Contencioso</t>
   </si>
   <si>
     <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1762155010SENTENCIA 62-2024 CENDOJ.pdf</t>
+  </si>
+  <si>
+    <t>Sentencia nº 21/2024, de 29 de enero de 2024</t>
+  </si>
+  <si>
+    <t>21/2024</t>
+  </si>
+  <si>
+    <t>Juzgado de lo Social nº 1 de Móstoles (Madrid)</t>
+  </si>
+  <si>
+    <t>Procedimiento Ordinario 1156/2022</t>
+  </si>
+  <si>
+    <t>https://transparencia.ayto-humanesdemadrid.es/storage/uploads/1790252897SENTENCIA 21-2024_censurado.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -459,65 +825,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z4"/>
+  <dimension ref="A1:Z25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="76" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="120" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="113" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="80" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="124" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="119" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
@@ -526,114 +892,660 @@
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1">
-        <v>550</v>
+        <v>619</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
+      <c r="D2" t="s">
+        <v>11</v>
+      </c>
       <c r="E2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I2">
-        <v>2024</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="1">
-        <v>551</v>
+        <v>623</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="I3">
-        <v>2024</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="1">
+        <v>622</v>
+      </c>
+      <c r="B4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" t="s">
+        <v>26</v>
+      </c>
+      <c r="I4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" s="1">
+        <v>620</v>
+      </c>
+      <c r="B5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="1">
+        <v>618</v>
+      </c>
+      <c r="B6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" t="s">
+        <v>37</v>
+      </c>
+      <c r="G6" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="1">
+        <v>607</v>
+      </c>
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7" t="s">
+        <v>41</v>
+      </c>
+      <c r="E7" t="s">
+        <v>42</v>
+      </c>
+      <c r="F7" t="s">
+        <v>43</v>
+      </c>
+      <c r="G7" t="s">
+        <v>44</v>
+      </c>
+      <c r="I7">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="1">
+        <v>621</v>
+      </c>
+      <c r="B8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D8" t="s">
+        <v>47</v>
+      </c>
+      <c r="E8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="1">
+        <v>624</v>
+      </c>
+      <c r="B9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" t="s">
+        <v>52</v>
+      </c>
+      <c r="D9" t="s">
+        <v>53</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>54</v>
+      </c>
+      <c r="G9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I9">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="1">
+        <v>604</v>
+      </c>
+      <c r="B10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G10" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="1">
+        <v>605</v>
+      </c>
+      <c r="B11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" t="s">
+        <v>63</v>
+      </c>
+      <c r="D11" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11" t="s">
+        <v>65</v>
+      </c>
+      <c r="F11" t="s">
+        <v>66</v>
+      </c>
+      <c r="G11" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="1">
+        <v>614</v>
+      </c>
+      <c r="B12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" t="s">
+        <v>69</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>42</v>
+      </c>
+      <c r="F12" t="s">
+        <v>71</v>
+      </c>
+      <c r="G12" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="1">
+        <v>615</v>
+      </c>
+      <c r="B13" t="s">
+        <v>73</v>
+      </c>
+      <c r="C13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>76</v>
+      </c>
+      <c r="F13" t="s">
+        <v>77</v>
+      </c>
+      <c r="G13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" s="1">
+        <v>609</v>
+      </c>
+      <c r="B14" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" t="s">
+        <v>82</v>
+      </c>
+      <c r="F14" t="s">
+        <v>83</v>
+      </c>
+      <c r="G14" t="s">
+        <v>84</v>
+      </c>
+      <c r="I14">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" s="1">
+        <v>612</v>
+      </c>
+      <c r="B15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" t="s">
+        <v>86</v>
+      </c>
+      <c r="D15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" t="s">
+        <v>88</v>
+      </c>
+      <c r="F15" t="s">
+        <v>89</v>
+      </c>
+      <c r="G15" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" s="1">
+        <v>613</v>
+      </c>
+      <c r="B16" t="s">
+        <v>91</v>
+      </c>
+      <c r="C16" t="s">
+        <v>92</v>
+      </c>
+      <c r="D16" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" t="s">
+        <v>94</v>
+      </c>
+      <c r="F16" t="s">
+        <v>95</v>
+      </c>
+      <c r="G16" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" s="1">
+        <v>610</v>
+      </c>
+      <c r="B17" t="s">
+        <v>97</v>
+      </c>
+      <c r="C17" t="s">
+        <v>98</v>
+      </c>
+      <c r="D17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E17" t="s">
+        <v>100</v>
+      </c>
+      <c r="F17" t="s">
+        <v>101</v>
+      </c>
+      <c r="G17" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" s="1">
+        <v>608</v>
+      </c>
+      <c r="B18" t="s">
+        <v>103</v>
+      </c>
+      <c r="C18" t="s">
+        <v>104</v>
+      </c>
+      <c r="D18" t="s">
+        <v>105</v>
+      </c>
+      <c r="E18" t="s">
+        <v>106</v>
+      </c>
+      <c r="F18" t="s">
+        <v>107</v>
+      </c>
+      <c r="G18" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" s="1">
+        <v>550</v>
+      </c>
+      <c r="B19" t="s">
+        <v>109</v>
+      </c>
+      <c r="C19" t="s">
+        <v>110</v>
+      </c>
+      <c r="E19" t="s">
+        <v>111</v>
+      </c>
+      <c r="F19" t="s">
+        <v>112</v>
+      </c>
+      <c r="G19" t="s">
+        <v>113</v>
+      </c>
+      <c r="I19">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" s="1">
+        <v>551</v>
+      </c>
+      <c r="B20" t="s">
+        <v>114</v>
+      </c>
+      <c r="C20" t="s">
+        <v>115</v>
+      </c>
+      <c r="E20" t="s">
+        <v>116</v>
+      </c>
+      <c r="F20" t="s">
+        <v>117</v>
+      </c>
+      <c r="G20" t="s">
+        <v>118</v>
+      </c>
+      <c r="I20">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" s="1">
+        <v>616</v>
+      </c>
+      <c r="B21" t="s">
+        <v>114</v>
+      </c>
+      <c r="C21" t="s">
+        <v>119</v>
+      </c>
+      <c r="D21" t="s">
+        <v>120</v>
+      </c>
+      <c r="E21" t="s">
+        <v>121</v>
+      </c>
+      <c r="F21" t="s">
+        <v>122</v>
+      </c>
+      <c r="G21" t="s">
+        <v>123</v>
+      </c>
+      <c r="I21">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="1">
+        <v>617</v>
+      </c>
+      <c r="B22" t="s">
+        <v>124</v>
+      </c>
+      <c r="C22" t="s">
+        <v>125</v>
+      </c>
+      <c r="D22" t="s">
+        <v>126</v>
+      </c>
+      <c r="E22" t="s">
+        <v>127</v>
+      </c>
+      <c r="F22" t="s">
+        <v>128</v>
+      </c>
+      <c r="G22" t="s">
+        <v>129</v>
+      </c>
+      <c r="I22">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" s="1">
+        <v>611</v>
+      </c>
+      <c r="B23" t="s">
+        <v>130</v>
+      </c>
+      <c r="C23" t="s">
+        <v>131</v>
+      </c>
+      <c r="D23" t="s">
+        <v>132</v>
+      </c>
+      <c r="E23" t="s">
+        <v>133</v>
+      </c>
+      <c r="F23" t="s">
+        <v>134</v>
+      </c>
+      <c r="G23" t="s">
+        <v>135</v>
+      </c>
+      <c r="I23">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" s="1">
         <v>549</v>
       </c>
-      <c r="B4" t="s">
-[...14 lines deleted...]
-      <c r="I4">
+      <c r="B24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E24" t="s">
+        <v>116</v>
+      </c>
+      <c r="F24" t="s">
+        <v>138</v>
+      </c>
+      <c r="H24" t="s">
+        <v>139</v>
+      </c>
+      <c r="I24">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" s="1">
+        <v>606</v>
+      </c>
+      <c r="B25" t="s">
+        <v>136</v>
+      </c>
+      <c r="C25" t="s">
+        <v>140</v>
+      </c>
+      <c r="D25" t="s">
+        <v>141</v>
+      </c>
+      <c r="E25" t="s">
+        <v>142</v>
+      </c>
+      <c r="F25" t="s">
+        <v>143</v>
+      </c>
+      <c r="G25" t="s">
+        <v>144</v>
+      </c>
+      <c r="I25">
         <v>2024</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>